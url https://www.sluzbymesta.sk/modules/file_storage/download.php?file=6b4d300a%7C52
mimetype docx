--- v0 (2026-05-27)
+++ v1 (2026-08-31)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="244822ED" w14:textId="28160618" w:rsidR="009F6191" w:rsidRDefault="009F6191" w:rsidP="009F6191">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t>V Piešťanoch, dňa ..............................................</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DAB7D72" w14:textId="77777777" w:rsidR="003C1A07" w:rsidRDefault="003C1A07" w:rsidP="00966182">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
@@ -1175,75 +1175,75 @@
     </w:p>
     <w:p w14:paraId="072CF50A" w14:textId="77777777" w:rsidR="00E72C62" w:rsidRPr="00BE4E59" w:rsidRDefault="00E72C62" w:rsidP="0004735E">
       <w:pPr>
         <w:pStyle w:val="Bezriadkovania"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE4E59">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>UPOZORNENIE:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62C1396D" w14:textId="77777777" w:rsidR="0007259F" w:rsidRPr="00BE4E59" w:rsidRDefault="0007259F" w:rsidP="0004735E">
+    <w:p w14:paraId="62C1396D" w14:textId="5AABC572" w:rsidR="0007259F" w:rsidRPr="00BE4E59" w:rsidRDefault="0007259F" w:rsidP="0004735E">
       <w:pPr>
         <w:pStyle w:val="Bezriadkovania"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE4E59">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">V zmysle § 8 ods. </w:t>
       </w:r>
-      <w:r w:rsidR="00602BB7" w:rsidRPr="00BE4E59">
+      <w:r w:rsidR="0071361F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>20</w:t>
+        <w:t>19</w:t>
       </w:r>
       <w:r w:rsidRPr="00BE4E59">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> VZN je žiadateľ povinný predložiť kópiu dokladov pre archiváciu.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29C4FEAA" w14:textId="77777777" w:rsidR="00E72C62" w:rsidRPr="00BE4E59" w:rsidRDefault="00E72C62" w:rsidP="0004735E">
       <w:pPr>
         <w:pStyle w:val="Bezriadkovania"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE4E59">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -1692,130 +1692,130 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="002257A6" w:rsidRPr="0069538D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">       </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FD5143" w:rsidRPr="0069538D" w:rsidSect="00342CEF">
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5A7A56C9" w14:textId="77777777" w:rsidR="00937081" w:rsidRDefault="00937081" w:rsidP="006F1DB2">
+    <w:p w14:paraId="0419C8DB" w14:textId="77777777" w:rsidR="000A6D58" w:rsidRDefault="000A6D58" w:rsidP="006F1DB2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="618417D0" w14:textId="77777777" w:rsidR="00937081" w:rsidRDefault="00937081" w:rsidP="006F1DB2">
+    <w:p w14:paraId="33F9926D" w14:textId="77777777" w:rsidR="000A6D58" w:rsidRDefault="000A6D58" w:rsidP="006F1DB2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="291FDD08" w14:textId="77777777" w:rsidR="002C6A35" w:rsidRDefault="002C6A35" w:rsidP="002C6A35">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>Telefón</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
@@ -1914,76 +1914,76 @@
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:tab/>
       <w:t>smp@sluzbymesta.sk</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:tab/>
       <w:t xml:space="preserve">                          DRČ: SK 2020171450</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="1000C93F" w14:textId="77777777" w:rsidR="002C6A35" w:rsidRDefault="002C6A35">
     <w:pPr>
       <w:pStyle w:val="Pta"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="456CE478" w14:textId="77777777" w:rsidR="00937081" w:rsidRDefault="00937081" w:rsidP="006F1DB2">
+    <w:p w14:paraId="1A8CB18B" w14:textId="77777777" w:rsidR="000A6D58" w:rsidRDefault="000A6D58" w:rsidP="006F1DB2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0CE14C11" w14:textId="77777777" w:rsidR="00937081" w:rsidRDefault="00937081" w:rsidP="006F1DB2">
+    <w:p w14:paraId="38209406" w14:textId="77777777" w:rsidR="000A6D58" w:rsidRDefault="000A6D58" w:rsidP="006F1DB2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3A111F9B" w14:textId="77777777" w:rsidR="002C6A35" w:rsidRPr="00DC47B3" w:rsidRDefault="002C6A35" w:rsidP="002C6A35">
     <w:pPr>
       <w:pStyle w:val="Bezriadkovania"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:sz w:val="40"/>
         <w:szCs w:val="40"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00DC47B3">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:sz w:val="40"/>
         <w:szCs w:val="40"/>
       </w:rPr>
       <w:t>S</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:sz w:val="40"/>
@@ -2049,51 +2049,51 @@
       <w:t> </w:t>
     </w:r>
     <w:r w:rsidRPr="00DC47B3">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:t>240</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="5D3ACFE4" w14:textId="77777777" w:rsidR="002C6A35" w:rsidRDefault="002C6A35" w:rsidP="002C6A35">
     <w:pPr>
       <w:pStyle w:val="Hlavika"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="34464155" w14:textId="77777777" w:rsidR="006F1DB2" w:rsidRPr="002C6A35" w:rsidRDefault="006F1DB2" w:rsidP="002C6A35">
     <w:pPr>
       <w:pStyle w:val="Hlavika"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1E637050"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="58623AF8"/>
     <w:lvl w:ilvl="0" w:tplc="4ED25496">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="708" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041B0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1428" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2587,85 +2587,86 @@
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="782267411">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1723015467">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1039012409">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="299655951">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1970934983">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00966182"/>
     <w:rsid w:val="000301C2"/>
     <w:rsid w:val="0003180C"/>
     <w:rsid w:val="00032B94"/>
     <w:rsid w:val="0004735E"/>
     <w:rsid w:val="0005728E"/>
     <w:rsid w:val="00063381"/>
     <w:rsid w:val="0007259F"/>
     <w:rsid w:val="00093C78"/>
     <w:rsid w:val="00096300"/>
     <w:rsid w:val="00096950"/>
+    <w:rsid w:val="000A6D58"/>
     <w:rsid w:val="000C5F0F"/>
     <w:rsid w:val="000D1CAF"/>
     <w:rsid w:val="000E1723"/>
     <w:rsid w:val="000E4E75"/>
     <w:rsid w:val="00107D05"/>
     <w:rsid w:val="00141E8C"/>
     <w:rsid w:val="00147719"/>
     <w:rsid w:val="00151E7E"/>
     <w:rsid w:val="001660A3"/>
     <w:rsid w:val="001A4B18"/>
     <w:rsid w:val="001B5420"/>
     <w:rsid w:val="001C0178"/>
     <w:rsid w:val="001E033F"/>
     <w:rsid w:val="002257A6"/>
     <w:rsid w:val="00252A69"/>
     <w:rsid w:val="00263BA4"/>
     <w:rsid w:val="00283101"/>
     <w:rsid w:val="0029714E"/>
     <w:rsid w:val="002A2313"/>
     <w:rsid w:val="002A30B9"/>
     <w:rsid w:val="002C6A35"/>
     <w:rsid w:val="002E6586"/>
     <w:rsid w:val="002F4647"/>
     <w:rsid w:val="003233BB"/>
     <w:rsid w:val="00325476"/>
@@ -2695,100 +2696,102 @@
     <w:rsid w:val="004E4530"/>
     <w:rsid w:val="004F3166"/>
     <w:rsid w:val="00505D09"/>
     <w:rsid w:val="00505E50"/>
     <w:rsid w:val="00510BDF"/>
     <w:rsid w:val="00521CE2"/>
     <w:rsid w:val="0055557E"/>
     <w:rsid w:val="0056082D"/>
     <w:rsid w:val="00563ADC"/>
     <w:rsid w:val="005669C3"/>
     <w:rsid w:val="00592EE4"/>
     <w:rsid w:val="005A5B14"/>
     <w:rsid w:val="005A6151"/>
     <w:rsid w:val="00602BB7"/>
     <w:rsid w:val="0062045A"/>
     <w:rsid w:val="006271F9"/>
     <w:rsid w:val="00652E7E"/>
     <w:rsid w:val="00661052"/>
     <w:rsid w:val="00672B03"/>
     <w:rsid w:val="0069538D"/>
     <w:rsid w:val="006A196D"/>
     <w:rsid w:val="006B016C"/>
     <w:rsid w:val="006C5B25"/>
     <w:rsid w:val="006D0172"/>
     <w:rsid w:val="006F1DB2"/>
+    <w:rsid w:val="0071361F"/>
     <w:rsid w:val="00714D15"/>
     <w:rsid w:val="00730628"/>
     <w:rsid w:val="00737104"/>
     <w:rsid w:val="007A4E2B"/>
     <w:rsid w:val="007B26D9"/>
     <w:rsid w:val="007E257C"/>
     <w:rsid w:val="00814561"/>
     <w:rsid w:val="0081700A"/>
     <w:rsid w:val="008313E2"/>
     <w:rsid w:val="0083743D"/>
     <w:rsid w:val="008475FC"/>
     <w:rsid w:val="00856AAF"/>
     <w:rsid w:val="00857D5C"/>
     <w:rsid w:val="0087034E"/>
     <w:rsid w:val="00876771"/>
     <w:rsid w:val="0088180D"/>
     <w:rsid w:val="00896FCB"/>
     <w:rsid w:val="00897A0A"/>
     <w:rsid w:val="008A23AB"/>
     <w:rsid w:val="00902E1D"/>
     <w:rsid w:val="00923F47"/>
     <w:rsid w:val="00932B4B"/>
     <w:rsid w:val="00937081"/>
     <w:rsid w:val="00960530"/>
     <w:rsid w:val="009649D6"/>
     <w:rsid w:val="00965CD6"/>
     <w:rsid w:val="00966182"/>
     <w:rsid w:val="00966660"/>
     <w:rsid w:val="00991DE3"/>
     <w:rsid w:val="009B55A7"/>
     <w:rsid w:val="009C71A0"/>
     <w:rsid w:val="009E1E71"/>
     <w:rsid w:val="009F6191"/>
     <w:rsid w:val="00A03B90"/>
     <w:rsid w:val="00A174E7"/>
     <w:rsid w:val="00A223D4"/>
     <w:rsid w:val="00A45470"/>
     <w:rsid w:val="00A63290"/>
     <w:rsid w:val="00A64E01"/>
     <w:rsid w:val="00A96E78"/>
     <w:rsid w:val="00AC0BBC"/>
     <w:rsid w:val="00AE4F68"/>
     <w:rsid w:val="00AF680B"/>
     <w:rsid w:val="00BC5EF6"/>
     <w:rsid w:val="00BE4E59"/>
     <w:rsid w:val="00C029A9"/>
     <w:rsid w:val="00C14237"/>
     <w:rsid w:val="00C1738B"/>
     <w:rsid w:val="00C62CEF"/>
     <w:rsid w:val="00C83193"/>
+    <w:rsid w:val="00C91935"/>
     <w:rsid w:val="00CA7459"/>
     <w:rsid w:val="00CE2A0F"/>
     <w:rsid w:val="00CE6322"/>
     <w:rsid w:val="00D15544"/>
     <w:rsid w:val="00D547AE"/>
     <w:rsid w:val="00D62688"/>
     <w:rsid w:val="00D779D2"/>
     <w:rsid w:val="00D838DE"/>
     <w:rsid w:val="00D87BB1"/>
     <w:rsid w:val="00D97DDE"/>
     <w:rsid w:val="00DD3331"/>
     <w:rsid w:val="00DE2269"/>
     <w:rsid w:val="00DF5C3C"/>
     <w:rsid w:val="00E11B2A"/>
     <w:rsid w:val="00E12883"/>
     <w:rsid w:val="00E3107D"/>
     <w:rsid w:val="00E51694"/>
     <w:rsid w:val="00E575D7"/>
     <w:rsid w:val="00E72C62"/>
     <w:rsid w:val="00E8238E"/>
     <w:rsid w:val="00E832AC"/>
     <w:rsid w:val="00E86DED"/>
     <w:rsid w:val="00EA4BF4"/>
     <w:rsid w:val="00EE0DED"/>
     <w:rsid w:val="00F020AE"/>
@@ -2809,51 +2812,51 @@
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sk-SK"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="2ED01480"/>
   <w15:docId w15:val="{1193895A-4917-4DEE-BB51-B17B2B8DE937}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="sk-SK" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3331,51 +3334,51 @@
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="PtaChar">
     <w:name w:val="Päta Char"/>
     <w:basedOn w:val="Predvolenpsmoodseku"/>
     <w:link w:val="Pta"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="006F1DB2"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Bezriadkovania">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00096950"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="15352414">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="178131807">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -3658,51 +3661,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
   <Words>395</Words>
   <Characters>2255</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>18</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Názov</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>